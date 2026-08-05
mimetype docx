--- v0 (2026-05-25)
+++ v1 (2026-08-05)
@@ -5,73 +5,93 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="264CF59A" w14:textId="5E78FB02" w:rsidR="00A4386B" w:rsidRDefault="00A4386B" w:rsidP="00A4386B">
+    <w:p w14:paraId="264CF59A" w14:textId="7E316370" w:rsidR="00A4386B" w:rsidRDefault="00A4386B" w:rsidP="00A4386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Judul Ditulis dengan Font Times New Roman 14pt Bold </w:t>
+        <w:t>Judul Ditulis dengan Font Times New Roman 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0018120B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4386B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pt Bold </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136B523F" w14:textId="273CAEF9" w:rsidR="00BE629C" w:rsidRDefault="00A4386B" w:rsidP="00A4386B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
@@ -108,102 +128,102 @@
       </w:r>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE11550" w14:textId="77777777" w:rsidR="00A4386B" w:rsidRDefault="00A4386B" w:rsidP="00A4386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56820A46" w14:textId="77777777" w:rsidR="00A4386B" w:rsidRPr="00A4386B" w:rsidRDefault="00A4386B" w:rsidP="00A4386B">
+    <w:p w14:paraId="56820A46" w14:textId="4E3C8D3B" w:rsidR="00A4386B" w:rsidRPr="00A4386B" w:rsidRDefault="00A4386B" w:rsidP="00A4386B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>First Aut</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A4386B">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0002497A" w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t>1</w:t>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>, Second</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
@@ -537,51 +557,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, Bold, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> pt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F9EC38" w14:textId="5635F401" w:rsidR="00A4386B" w:rsidRPr="00A4386B" w:rsidRDefault="00A4386B" w:rsidP="00A4386B">
+    <w:p w14:paraId="71F9EC38" w14:textId="2F087E64" w:rsidR="00A4386B" w:rsidRPr="00A4386B" w:rsidRDefault="00A4386B" w:rsidP="00A4386B">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82783">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abstrak</w:t>
       </w:r>
       <w:r w:rsidRPr="00A82783">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
@@ -644,50 +664,60 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A82783">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A82783">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">point. </w:t>
       </w:r>
+      <w:r w:rsidR="00E10A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstrak harus memenuhi komponen Pendahuluan, Metode, Hasil, dan Kesimpulan (IMRAC). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A82783">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstrak harus jelas, deskriptif dan harus memberikan gambaran singkat masalah pengabdian masyarakat yang dilakukan/diteliti. Abstrak meliputi </w:t>
       </w:r>
       <w:r w:rsidRPr="00A82783">
         <w:rPr>
           <w:rStyle w:val="longtext"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>alasan pemilihan topik atau pentingnya topik pengabdian masyarakat, metode pengabdian dan ringkasan hasil.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A82783">
         <w:rPr>
@@ -837,105 +867,161 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, Bold, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> pt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECC7E0C" w14:textId="14BF502A" w:rsidR="00A4386B" w:rsidRPr="00A4386B" w:rsidRDefault="00A4386B" w:rsidP="00A4386B">
+    <w:p w14:paraId="5ECC7E0C" w14:textId="0309AB16" w:rsidR="00A4386B" w:rsidRPr="00A4386B" w:rsidRDefault="00A4386B" w:rsidP="00A4386B">
       <w:pPr>
         <w:pStyle w:val="HTMLPreformatted"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="916"/>
           <w:tab w:val="clear" w:pos="1832"/>
           <w:tab w:val="clear" w:pos="2748"/>
           <w:tab w:val="clear" w:pos="3664"/>
           <w:tab w:val="clear" w:pos="4580"/>
           <w:tab w:val="clear" w:pos="5496"/>
           <w:tab w:val="clear" w:pos="6412"/>
           <w:tab w:val="clear" w:pos="7328"/>
           <w:tab w:val="clear" w:pos="8244"/>
           <w:tab w:val="clear" w:pos="9160"/>
           <w:tab w:val="clear" w:pos="10076"/>
           <w:tab w:val="clear" w:pos="10992"/>
           <w:tab w:val="clear" w:pos="11908"/>
           <w:tab w:val="clear" w:pos="12824"/>
           <w:tab w:val="clear" w:pos="13740"/>
           <w:tab w:val="clear" w:pos="14656"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">Abstract A maximum of 200 Indonesian words printed in italics with </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A82783">
+        <w:t>Abstract A maximum of 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4386B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10 point. The abstract should be clear, descriptive and should provide a brief overview of community service issues undertaken / researched. Abstracts include reasons for the selection of topics or the importance of research topics / community service, methods of research / devotion and outcome summary. The abstract should end with a comment about the importance of the result or a brief conclusion.</w:t>
+        <w:t xml:space="preserve">0 Indonesian words printed in italics with </w:t>
+      </w:r>
+      <w:r w:rsidR="00A82783">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4386B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 point. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract must be involved Introduction, Method, Result, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E10A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Conlusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E10A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IMRAC).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4386B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The abstract should be clear, descriptive and should provide a brief overview of community service issues undertaken / researched. Abstracts include reasons for the selection of topics or the importance of research topics / community service, methods of research / devotion and outcome summary. The abstract should end with a comment about the importance of the result or a brief conclusion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="660C8872" w14:textId="77777777" w:rsidR="00A4386B" w:rsidRPr="00A4386B" w:rsidRDefault="00A4386B" w:rsidP="00A4386B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09DB6172" w14:textId="14EB484A" w:rsidR="00A4386B" w:rsidRDefault="00A4386B" w:rsidP="00A4386B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82783">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
@@ -5420,60 +5506,322 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E32583">
         <w:rPr>
           <w:rStyle w:val="CharacterStyle1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E32583">
         <w:rPr>
           <w:rStyle w:val="CharacterStyle1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>urut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E32583">
         <w:rPr>
           <w:rStyle w:val="CharacterStyle1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> berdasarkan urutan kemunculannya pada naskah. Tabel dan gambar harus diberi judul. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>berdasarkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>urutan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kemunculannya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naskah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tabel dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gambar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>harus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>diberi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk28638149"/>
-      <w:r w:rsidRPr="00E32583">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Nomor-nomor tersebut diikuti dengan judul tabel dan gambarnya. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nomor-nomor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tersebut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>diikuti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>judul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gambarnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E32583">
         <w:rPr>
           <w:rStyle w:val="CharacterStyle1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Setelah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E32583">
         <w:rPr>
           <w:rStyle w:val="CharacterStyle1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E32583">
         <w:rPr>
           <w:rStyle w:val="CharacterStyle1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5703,51 +6051,501 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E32583">
         <w:rPr>
           <w:rStyle w:val="CharacterStyle1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E32583">
         <w:rPr>
           <w:rStyle w:val="CharacterStyle1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>harus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E32583">
         <w:rPr>
           <w:rStyle w:val="CharacterStyle1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dengan kualitas yang baik. Gambar tidak berdiri sendiri dan harus merupakan bagian yang relevan dari naskah. Agar diperhatikan bahwa gambar bukan merupakan dokumentasi yang tidak terkait dengan pembahasan naskah. Patikan naskah tidak </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kualitas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang baik. Gambar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>berdiri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sendiri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>harus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>merupakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bagian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>relevan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naskah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Agar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>diperhatikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bahwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gambar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>merupakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dokumentasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>terkait</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pembahasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naskah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Patikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naskah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32583">
+        <w:rPr>
+          <w:rStyle w:val="CharacterStyle1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E32583">
         <w:rPr>
           <w:rStyle w:val="CharacterStyle1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>menampilkan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E32583">
         <w:rPr>
           <w:rStyle w:val="CharacterStyle1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E32583">
         <w:rPr>
           <w:rStyle w:val="CharacterStyle1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6741,71 +7539,85 @@
     <w:p w14:paraId="230A54AD" w14:textId="4C7B7BA0" w:rsidR="00643B26" w:rsidRDefault="00643B26" w:rsidP="00643B26">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">DAFTAR PUSTAKA </w:t>
       </w:r>
       <w:r w:rsidRPr="00A82783">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>(Times New Roman, Bold, 11pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5172DD" w14:textId="375316E7" w:rsidR="00643B26" w:rsidRDefault="00643B26" w:rsidP="00643B26">
+    <w:p w14:paraId="2C5172DD" w14:textId="690F253E" w:rsidR="00643B26" w:rsidRDefault="00643B26" w:rsidP="00643B26">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643B26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">Penulisan daftar pustaka menggunakan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>APA Styles</w:t>
+        <w:t xml:space="preserve">APA </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Styles</w:t>
       </w:r>
       <w:r w:rsidRPr="00643B26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> dengan urutan sesuai dengan urutan sitasi pada naskah paper. </w:t>
       </w:r>
       <w:r w:rsidR="001E4659">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">Menggunakan minimal 15 referensi dengan 80% berupa artikel jurnal. Referensi yang digunakan diterbitkan maksimal 10 tahun terakhir. </w:t>
       </w:r>
       <w:r w:rsidRPr="00643B26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Sumber pustaka yang ditulis dalam daftar pustaka sebelumnya harus pernah diacu dalam naskah, ditulis berurutan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7000,63 +7812,63 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00643B26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(2), 306-309.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A4386B" w:rsidRPr="00643B26" w:rsidSect="00A4386B">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61AC8B4F" w14:textId="77777777" w:rsidR="00223F72" w:rsidRDefault="00223F72" w:rsidP="00A4386B">
+    <w:p w14:paraId="30F90D44" w14:textId="77777777" w:rsidR="00BA51E3" w:rsidRDefault="00BA51E3" w:rsidP="00A4386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="651255A6" w14:textId="77777777" w:rsidR="00223F72" w:rsidRDefault="00223F72" w:rsidP="00A4386B">
+    <w:p w14:paraId="611B1472" w14:textId="77777777" w:rsidR="00BA51E3" w:rsidRDefault="00BA51E3" w:rsidP="00A4386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7072,51 +7884,51 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:noProof w:val="0"/>
       </w:rPr>
       <w:id w:val="2032613276"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3A9EA63B" w14:textId="7E2B8B4A" w:rsidR="00A82783" w:rsidRDefault="00A82783" w:rsidP="00473427">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
@@ -7152,76 +7964,76 @@
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7416535A" w14:textId="77777777" w:rsidR="00A82783" w:rsidRDefault="00A82783">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C53F6BF" w14:textId="77777777" w:rsidR="00223F72" w:rsidRDefault="00223F72" w:rsidP="00A4386B">
+    <w:p w14:paraId="3B09E30C" w14:textId="77777777" w:rsidR="00BA51E3" w:rsidRDefault="00BA51E3" w:rsidP="00A4386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03A414E5" w14:textId="77777777" w:rsidR="00223F72" w:rsidRDefault="00223F72" w:rsidP="00A4386B">
+    <w:p w14:paraId="1F0C0EB8" w14:textId="77777777" w:rsidR="00BA51E3" w:rsidRDefault="00BA51E3" w:rsidP="00A4386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A5854BC" w14:textId="114DFBB2" w:rsidR="00A4386B" w:rsidRPr="00A4386B" w:rsidRDefault="008D7849" w:rsidP="00473427">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="6211"/>
         <w:tab w:val="right" w:pos="7937"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77BD8313" wp14:editId="5139406B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-1317350</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-409272</wp:posOffset>
@@ -7367,51 +8179,51 @@
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="00C4754E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://doi.org/</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="746A5B7E" w14:textId="77777777" w:rsidR="00A4386B" w:rsidRPr="00A4386B" w:rsidRDefault="00A4386B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69B01F73" w14:textId="396B6E76" w:rsidR="00E32583" w:rsidRPr="00C4754E" w:rsidRDefault="00473427" w:rsidP="00E32583">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C4754E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Masyarakat Maju: Jurnal Pengabdian Masyarakat </w:t>
     </w:r>
     <w:r w:rsidR="00E32583" w:rsidRPr="00C4754E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -7452,51 +8264,51 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidRPr="00C4754E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C4754E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D9E7471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A1EA26A"/>
     <w:lvl w:ilvl="0" w:tplc="3809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7644,94 +8456,104 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="45834821">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1891380970">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A4386B"/>
+    <w:rsid w:val="0002497A"/>
+    <w:rsid w:val="0018120B"/>
     <w:rsid w:val="001A6E5A"/>
     <w:rsid w:val="001E4659"/>
     <w:rsid w:val="00223F72"/>
     <w:rsid w:val="00473427"/>
+    <w:rsid w:val="004D5B7F"/>
     <w:rsid w:val="00643B26"/>
+    <w:rsid w:val="006A6CD3"/>
     <w:rsid w:val="008C41E5"/>
     <w:rsid w:val="008D7849"/>
     <w:rsid w:val="00951F83"/>
     <w:rsid w:val="00992E54"/>
+    <w:rsid w:val="009D4311"/>
+    <w:rsid w:val="00A35B27"/>
     <w:rsid w:val="00A4386B"/>
     <w:rsid w:val="00A82783"/>
     <w:rsid w:val="00A93934"/>
     <w:rsid w:val="00AB16B6"/>
+    <w:rsid w:val="00BA51E3"/>
     <w:rsid w:val="00BE629C"/>
     <w:rsid w:val="00C4754E"/>
     <w:rsid w:val="00D119A6"/>
     <w:rsid w:val="00D15C10"/>
+    <w:rsid w:val="00D537C7"/>
+    <w:rsid w:val="00E10A22"/>
     <w:rsid w:val="00E32583"/>
+    <w:rsid w:val="00FE598D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="76142629"/>
@@ -9242,70 +10064,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1330</Words>
-  <Characters>7585</Characters>
+  <Words>1355</Words>
+  <Characters>7726</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8898</CharactersWithSpaces>
+  <CharactersWithSpaces>9063</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>LPPM IKMB</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>